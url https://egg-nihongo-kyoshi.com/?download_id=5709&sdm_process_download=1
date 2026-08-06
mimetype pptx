--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -178,51 +178,51 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="19118" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="60" d="100"/>
           <a:sy n="60" d="100"/>
         </p:scale>
-        <p:origin x="120" y="72"/>
+        <p:origin x="972" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -391,51 +391,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246FDA7-D0E9-1108-EE9D-8142FF03361C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1342D7B-A5B5-6EAF-8324-A5AE71858482}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -621,51 +621,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D3BE1D-9084-91CB-8CEC-AA72B54A3399}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216A2DD1-B338-8B30-EFE0-80893F5C1B7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -861,51 +861,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B71BD8-8B98-D1FC-2427-7303271601A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{220D1CC2-58A9-2286-A4FC-A10FB850E2DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1091,51 +1091,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC15B4BE-43B9-126D-7528-FD531A85AEEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189DAB33-A855-68DB-5326-DFC3546A91F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1366,51 +1366,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B076A3E-D78F-7C1C-C515-45FB5CAE4F17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70B780B3-34F2-994F-08A7-06FAF446C9A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1695,51 +1695,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D48054-20A8-602F-0DA9-6E4F358C53C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB006C7-CEC0-A8F0-8D07-E88D38D80336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2171,51 +2171,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日付プレースホルダー 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB0D61C-318C-C12E-D55F-86D7C025321D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="フッター プレースホルダー 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12BB8464-1B84-8C97-E335-3BB2B44123C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2312,51 +2312,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日付プレースホルダー 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDCF919-87F9-C712-9DDB-FC8C2DE9C3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="フッター プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA111EB-EDEA-ED80-19EA-7575FEEEC261}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2425,51 +2425,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日付プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D36F0AE-6FB4-9BFB-9DE1-7E8FDF8D0E0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="フッター プレースホルダー 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFADDF78-9FFC-7F82-FDB7-60AE334EB7E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2768,51 +2768,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAE77311-6117-A438-330A-18E492C3DD62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DEFBACD-54F4-C111-C7A2-3C29CC27D5DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3056,51 +3056,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC259D5E-631A-4310-D82B-29DCA7061849}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3EAF0C9-3C05-4EB8-745E-80E78957569E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3333,51 +3333,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ACD69A54-7412-4C15-ACF9-646E363FD589}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/16</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A349709-0C3D-A82D-EB17-56B8C104002B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3959,86 +3959,50 @@
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49058868-FA69-B16C-AB4C-8D24A5889BE8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...34 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="四角形: 角を丸くする 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64E3480-E2A3-1B97-A1B0-4502EFD645FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="481263" y="191239"/>
             <a:ext cx="3866147" cy="657726"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
@@ -4060,50 +4024,80 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
                 <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
               </a:rPr>
               <a:t>～てます</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="図 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31A1DBB1-4212-131A-5993-0CDFB2AF1963}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2191396" y="848965"/>
+            <a:ext cx="8194218" cy="5956417"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1397880810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546C808A-7D94-9BE7-C462-42B127B1E201}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>