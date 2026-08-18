--- v0 (2026-06-30)
+++ v1 (2026-08-18)
@@ -7,129 +7,143 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId24"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="277" r:id="rId2"/>
     <p:sldId id="290" r:id="rId3"/>
     <p:sldId id="289" r:id="rId4"/>
     <p:sldId id="278" r:id="rId5"/>
     <p:sldId id="279" r:id="rId6"/>
     <p:sldId id="280" r:id="rId7"/>
     <p:sldId id="281" r:id="rId8"/>
     <p:sldId id="282" r:id="rId9"/>
     <p:sldId id="283" r:id="rId10"/>
     <p:sldId id="284" r:id="rId11"/>
     <p:sldId id="285" r:id="rId12"/>
     <p:sldId id="286" r:id="rId13"/>
     <p:sldId id="291" r:id="rId14"/>
     <p:sldId id="293" r:id="rId15"/>
     <p:sldId id="294" r:id="rId16"/>
     <p:sldId id="297" r:id="rId17"/>
     <p:sldId id="296" r:id="rId18"/>
     <p:sldId id="298" r:id="rId19"/>
     <p:sldId id="299" r:id="rId20"/>
     <p:sldId id="287" r:id="rId21"/>
     <p:sldId id="288" r:id="rId22"/>
-    <p:sldId id="295" r:id="rId23"/>
+    <p:sldId id="302" r:id="rId23"/>
+    <p:sldId id="300" r:id="rId24"/>
+    <p:sldId id="303" r:id="rId25"/>
+    <p:sldId id="301" r:id="rId26"/>
+    <p:sldId id="295" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -208,96 +222,530 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{CE29E1BD-9FCE-49F4-B10D-D2026DC83023}" v="7" dt="2026-07-01T12:58:22.792"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="19118" autoAdjust="0"/>
     <p:restoredTop sz="80331" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="52" d="100"/>
           <a:sy n="52" d="100"/>
         </p:scale>
-        <p:origin x="1290" y="60"/>
+        <p:origin x="444" y="60"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd">
+      <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T13:01:41.352" v="276" actId="2696"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp modSp">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:24:17.479" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2209039087" sldId="288"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:24:17.479" v="0"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2209039087" sldId="288"/>
+            <ac:graphicFrameMk id="2" creationId="{446531CB-AFB8-2A38-E7F9-CF967FF7DC54}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord modNotesTx">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:46.526" v="232"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4135414839" sldId="300"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:24:40.895" v="7" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4135414839" sldId="300"/>
+            <ac:picMk id="3" creationId="{46E403BD-F84C-3861-4BBE-AD87B85AD952}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:24:43.800" v="9" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4135414839" sldId="300"/>
+            <ac:picMk id="6" creationId="{787B548F-CC24-69CB-32A5-C558D615B60B}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:24:23.161" v="2" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4135414839" sldId="300"/>
+            <ac:picMk id="10" creationId="{C40632CF-48BE-6B1F-13E9-C13413756336}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:32.169" v="251" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="384012504" sldId="301"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:25:18.625" v="73" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="3" creationId="{7EA05580-CFEF-E933-FE05-E852FA05D8B8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:25:07.391" v="70" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="6" creationId="{F2AA56AE-A9FE-5379-8529-A0F84D98229D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:51.400" v="233" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="7" creationId="{EDA1B6C4-1806-CA43-FCF7-F1B8210C8BA9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:05.097" v="237" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="9" creationId="{F4D3B638-6FCA-E079-B238-73A07CE3B621}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:12.095" v="241" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="11" creationId="{0828C28B-4090-17E8-0BC2-438BF4A1BA8C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:31.200" v="250" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="13" creationId="{87B3B85A-5799-A0D2-E1FF-3820F5E83393}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:32.169" v="251" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="384012504" sldId="301"/>
+            <ac:picMk id="16" creationId="{51327A33-0971-D362-7C2D-DDA5A56C4D63}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:01.017" v="168" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1978232827" sldId="302"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:30:30.344" v="116" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1978232827" sldId="302"/>
+            <ac:picMk id="3" creationId="{D8FF9D2C-D44B-E288-E711-5B086D4C714C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:30:20.736" v="113" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1978232827" sldId="302"/>
+            <ac:picMk id="6" creationId="{2301D984-6EEA-E4B4-386B-866A7D24E5BC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:30:40.629" v="119" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1978232827" sldId="302"/>
+            <ac:picMk id="7" creationId="{EF197174-F5CA-47DD-FA8C-F2B3DE690B0E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:01.017" v="168" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1978232827" sldId="302"/>
+            <ac:picMk id="9" creationId="{790F453B-78C3-69CD-88DF-AD89116AEBE1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:25.452" v="248" actId="22"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="73406495" sldId="303"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add del mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:13.671" v="172" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73406495" sldId="303"/>
+            <ac:picMk id="3" creationId="{8A196237-79BB-F529-3903-2867283D8616}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:31.184" v="175" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73406495" sldId="303"/>
+            <ac:picMk id="6" creationId="{E28DB52D-972A-9AB7-8571-4620E119F81C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:24.577" v="247" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73406495" sldId="303"/>
+            <ac:picMk id="8" creationId="{692A8E80-030F-C23E-3C4E-34BE0E5B562C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:31:04.907" v="170" actId="478"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73406495" sldId="303"/>
+            <ac:picMk id="9" creationId="{C96D0361-105F-6B89-134F-BDEFB232DAE6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:32:25.452" v="248" actId="22"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="73406495" sldId="303"/>
+            <ac:picMk id="11" creationId="{89C24FA4-8645-FD40-F6AF-894E90F2BA32}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp add del mod">
+        <pc:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T13:01:41.352" v="276" actId="2696"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="299074622" sldId="304"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:59:05.380" v="274" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="299074622" sldId="304"/>
+            <ac:picMk id="3" creationId="{E5CD22E7-0B40-2199-742D-A9D522693628}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:58:57.397" v="270" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="299074622" sldId="304"/>
+            <ac:picMk id="6" creationId="{ED0210A5-54B1-F3F3-E648-7A6A78BE2AE3}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:59:06.395" v="275" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="299074622" sldId="304"/>
+            <ac:picMk id="8" creationId="{D348F816-42F9-DBAA-C566-6375056B1E28}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Gentjan Pica" userId="0ae6a1a9fb02bbd1" providerId="LiveId" clId="{74341AA7-7362-42B6-903E-45B67A5D7030}" dt="2026-07-01T12:59:03.458" v="273" actId="1076"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="299074622" sldId="304"/>
+            <ac:picMk id="9" creationId="{8595FAE8-A591-4851-4165-3F22DE6EDEFE}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -342,51 +790,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{41F2E276-C18B-411B-9AD5-DF9244B68740}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -701,50 +1149,66 @@
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -859,51 +1323,51 @@
               <a:t>と思います」（な形容詞の「だ」に注意）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>A：「じゃあ、マネージャーに話します。明日、マネージャーはオフィスに来ますか。」</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>B: 「明日は、</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" b="1" dirty="0"/>
               <a:t>来ない</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>と思います」（動詞の否定形）</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="ja-JP"/>
+              <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>A：「そうですか。では、あとでメールします」</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92125257-5B81-5B1E-8940-77541D4D2CE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1669,59 +2133,51 @@
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>例：</a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>A</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>：食べないんですか。</a:t>
             </a:r>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>B</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>：朝ご飯をたくさん食べたので、お腹が空いていないんです。／最近</a:t>
-[...7 lines deleted...]
-              <a:t>、ダイエットしているんです。</a:t>
+              <a:t>：朝ご飯をたくさん食べたので、お腹が空いていないんです。／最近、たべすぎなので、ダイエットしているんです。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9C5944-A60D-7CC2-43F0-38C293318F25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2208,78 +2664,70 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A574E967-DC57-7FCC-E38C-7B3F092B91FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>例：</a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
-              <a:t>A：すみません。</a:t>
-[...6 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>A：すみません。コピー</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>機</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="ja-JP"/>
+              <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>が</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>動かない</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="ja-JP"/>
-[...2 lines deleted...]
-            <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
-              <a:t>。</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>んです。</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>／コピー機が壊れているんです。</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
               <a:t>　　 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>どうしてか分かりますか。</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
               <a:t>B：ちょっと見てみますね。</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
@@ -2780,50 +3228,498 @@
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="845995586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{526D7CF9-683C-30C0-03EC-7A8DD9A44476}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83AA67C9-AE9E-264C-C750-1C6FEE968421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1490984E-3A94-340D-BD70-BBD3CA42BF5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>例：時間がない時、駅まで走ります。</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7FAD32B-89CC-B466-B5F6-7766529C6E17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6EE89025-7C1D-4F68-9E30-31F0FFD96008}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="507868411"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49AA9FF1-FECF-FEFB-66F5-1A8AE63D35E6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49518E9F-A314-EDCF-6C30-B68E248B02F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E07BD4D2-BB4D-0769-1026-F195B9EE9D6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>例：電車に乗る時、音楽をききます。</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74D69D51-A406-D551-B9C9-16B8B198BE2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6EE89025-7C1D-4F68-9E30-31F0FFD96008}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3896404956"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D2025C7-6179-A656-79F5-6A560E822196}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9774291-CA13-2FDF-5AEB-B825500128D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DC7391-12F1-444F-2F5E-2FA32E563796}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>例：仕事をしている時、お菓子を食べます。</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21929C1C-C73E-373E-2C81-1D15FC183573}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6EE89025-7C1D-4F68-9E30-31F0FFD96008}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2512861151"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF81B0C2-5A7C-E1B9-1C96-BBE267811BB1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB1DA7DB-65ED-4C53-37C0-6D4681622FD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6430AAE-ECBC-0771-D4E9-A13BE6D655E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>例：会議の時、時々寝ます。</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="ja-JP" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8303B9D-9030-B2E2-4DD9-505D63FD652D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6EE89025-7C1D-4F68-9E30-31F0FFD96008}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1746904859"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEC31F27-390A-D3DE-198C-78AA4F2D8FD8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E3A2198-89E3-0473-A6AD-D83BD04C2C81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -2913,51 +3809,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{752077ED-D23C-E9E2-5040-BC3DA7F3C690}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6EE89025-7C1D-4F68-9E30-31F0FFD96008}" type="slidenum">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3002654489"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
@@ -3944,51 +4840,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9246FDA7-D0E9-1108-EE9D-8142FF03361C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{60086F60-4EA7-480C-889B-53473B6D636C}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1342D7B-A5B5-6EAF-8324-A5AE71858482}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4177,51 +5073,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D3BE1D-9084-91CB-8CEC-AA72B54A3399}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{436DB335-3327-4388-A691-80ED5C2EAFC9}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{216A2DD1-B338-8B30-EFE0-80893F5C1B7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4420,51 +5316,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B71BD8-8B98-D1FC-2427-7303271601A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A907BCED-8B18-4F06-8716-1CE16B53C027}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{220D1CC2-58A9-2286-A4FC-A10FB850E2DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4653,51 +5549,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC15B4BE-43B9-126D-7528-FD531A85AEEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{E71056BC-9427-452F-A73F-AE978FB2F21C}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189DAB33-A855-68DB-5326-DFC3546A91F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -4941,51 +5837,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日付プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B076A3E-D78F-7C1C-C515-45FB5CAE4F17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DF4980C4-1B77-40CF-B2D2-989541FC45BE}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70B780B3-34F2-994F-08A7-06FAF446C9A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5273,51 +6169,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53D48054-20A8-602F-0DA9-6E4F358C53C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0E1B8884-F8DB-40DA-8EFD-1885E3EB8852}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB006C7-CEC0-A8F0-8D07-E88D38D80336}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5752,51 +6648,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日付プレースホルダー 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFB0D61C-318C-C12E-D55F-86D7C025321D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2D259B15-1C5B-4BCF-92CC-6D91135D7E76}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="フッター プレースホルダー 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12BB8464-1B84-8C97-E335-3BB2B44123C2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5896,51 +6792,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日付プレースホルダー 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FDCF919-87F9-C712-9DDB-FC8C2DE9C3D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1CD6A604-85CA-4FB9-9BB2-9E0211350A11}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="フッター プレースホルダー 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EA111EB-EDEA-ED80-19EA-7575FEEEC261}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6012,51 +6908,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日付プレースホルダー 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D36F0AE-6FB4-9BFB-9DE1-7E8FDF8D0E0C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{33F764C0-5F5D-4F73-AE26-D3F4D70CC317}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="フッター プレースホルダー 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFADDF78-9FFC-7F82-FDB7-60AE334EB7E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6358,51 +7254,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAE77311-6117-A438-330A-18E492C3DD62}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B811256E-B67F-4DA6-9753-157008C29955}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DEFBACD-54F4-C111-C7A2-3C29CC27D5DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6649,51 +7545,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日付プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC259D5E-631A-4310-D82B-29DCA7061849}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A6D18684-F3DB-4550-8400-499680D97289}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="フッター プレースホルダー 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3EAF0C9-3C05-4EB8-745E-80E78957569E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6929,51 +7825,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A19EB177-CD11-4E33-B052-16718B97795C}" type="datetime1">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/29</a:t>
+              <a:t>2026/7/1</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A349709-0C3D-A82D-EB17-56B8C104002B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -7393,50 +8289,66 @@
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10874,50 +11786,806 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1952882" y="1807411"/>
             <a:ext cx="8286236" cy="4604459"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2209039087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09926F5B-A550-4977-980C-73CBDE074A36}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="四角形: 角を丸くする 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38F4915D-38D0-54FA-619B-E979728FC952}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="481263" y="191239"/>
+            <a:ext cx="3866147" cy="657726"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>普通</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>形</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>とき</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="フッター プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB769A7B-0152-7438-56D5-6F8DD1974E4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>日本語教師のたまご</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="図 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790F453B-78C3-69CD-88DF-AD89116AEBE1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2019458" y="1492735"/>
+            <a:ext cx="8153083" cy="3872529"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978232827"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE74A497-0D08-3475-356F-B02ADEE8247A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="四角形: 角を丸くする 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30223BD2-96A5-2C8C-CD72-6EC3478C6D25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="481263" y="191239"/>
+            <a:ext cx="3866147" cy="657726"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>普通</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>形</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>とき</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="フッター プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A00A8EB-E0FD-1158-DAC7-411E93D028A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>日本語教師のたまご</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="図 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{787B548F-CC24-69CB-32A5-C558D615B60B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346296" y="1044811"/>
+            <a:ext cx="3499407" cy="5029636"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4135414839"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08F2FD6-553A-3844-AAA3-49C8F22D8F71}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="四角形: 角を丸くする 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4AB9672-86F8-A154-6C74-5C61A6065690}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="481263" y="191239"/>
+            <a:ext cx="3866147" cy="657726"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>普通</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>形</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>とき</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="フッター プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F942FB50-D1D3-4574-ED0A-4E1C719A9533}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>日本語教師のたまご</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="図 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89C24FA4-8645-FD40-F6AF-894E90F2BA32}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3477541" y="1374470"/>
+            <a:ext cx="5236918" cy="4109060"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="73406495"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D02602E0-F6D5-FAEF-C26C-5980B5851277}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="四角形: 角を丸くする 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5918D35B-17B9-D40F-0094-BD566E5A5155}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="481263" y="191239"/>
+            <a:ext cx="3866147" cy="657726"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg1">
+                <a:lumMod val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>普通</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>形</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>+</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="UD Digi Kyokasho NP-R" panose="02020400000000000000" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>とき</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="フッター プレースホルダー 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{748B5842-2560-47F4-58B7-D7EFEF5DAC17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>日本語教師のたまご</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="図 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51327A33-0971-D362-7C2D-DDA5A56C4D63}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1602858" y="1493352"/>
+            <a:ext cx="8986283" cy="3871296"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="384012504"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{770F84A4-C067-A843-2D6A-34AA1A3A71E7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="四角形: 角を丸くする 14">
@@ -13060,88 +14728,92 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1160</Words>
+  <Words>1235</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>ワイド画面</PresentationFormat>
-  <Paragraphs>142</Paragraphs>
-[...1 lines deleted...]
-  <Notes>22</Notes>
+  <Paragraphs>158</Paragraphs>
+  <Slides>26</Slides>
+  <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>26</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="31" baseType="lpstr">
       <vt:lpstr>UD Digi Kyokasho NP-R</vt:lpstr>
       <vt:lpstr>游ゴシック</vt:lpstr>
       <vt:lpstr>游ゴシック Light</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Office テーマ</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>